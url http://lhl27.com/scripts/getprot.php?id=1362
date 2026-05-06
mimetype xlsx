--- v0 (2026-03-04)
+++ v1 (2026-05-06)
@@ -129,71 +129,71 @@
   <si>
     <t>40:08</t>
   </si>
   <si>
     <t>Мирошник Артем</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>41:47</t>
   </si>
   <si>
     <t>Микулинский Владимир</t>
   </si>
   <si>
     <t>44:48</t>
   </si>
   <si>
     <t>Учеваткин Максим</t>
   </si>
   <si>
     <t>Долгоруков Виктор</t>
   </si>
   <si>
+    <t>Ковалев Игорь</t>
+  </si>
+  <si>
     <t>Хомяков Александр</t>
   </si>
   <si>
     <t>Писарев Павел</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Кислицын Дмитрий</t>
   </si>
   <si>
     <t>Черников Николай</t>
   </si>
   <si>
     <t>Оклей Станислав</t>
   </si>
   <si>
-    <t>Ковалев Игорь</t>
-[...1 lines deleted...]
-  <si>
     <t>Сенник Виктор</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Шкипер Брук»</t>
   </si>
   <si>
     <t>04:17</t>
   </si>
   <si>
     <t>18:02</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>37:15</t>
@@ -201,54 +201,54 @@
   <si>
     <t>Дутов Константин</t>
   </si>
   <si>
     <t>20:25</t>
   </si>
   <si>
     <t>40:41</t>
   </si>
   <si>
     <t>Шахматов Сергей</t>
   </si>
   <si>
     <t>26:48</t>
   </si>
   <si>
     <t>Доценко Владимир</t>
   </si>
   <si>
     <t>28:02</t>
   </si>
   <si>
     <t>Ивашкин Роман</t>
   </si>
   <si>
+    <t>Троценко Антон</t>
+  </si>
+  <si>
     <t>Середа Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Троценко Антон</t>
   </si>
   <si>
     <t>Куракин Григорий</t>
   </si>
   <si>
     <t>Борисов Егор</t>
   </si>
   <si>
     <t>Бессмертный Сергей</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Кошель Виталий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
@@ -1023,51 +1023,51 @@
         <v>9</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5"/>
       <c r="B7" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="8"/>
       <c r="N7" s="6" t="s">
         <v>26</v>
       </c>
       <c r="O7" s="6">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="P7" s="6">
         <v>2</v>
       </c>
       <c r="Q7" s="6">
         <v>13</v>
       </c>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
         <v>7</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H8" s="6"/>
@@ -1201,196 +1201,196 @@
       <c r="B12" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>87</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
@@ -1824,51 +1824,51 @@
       <c r="N33" s="7" t="s">
         <v>34</v>
       </c>
       <c r="O33" s="7"/>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>9</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>19</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7" t="s">
         <v>59</v>
       </c>
       <c r="K34" s="7">
         <v>22</v>
       </c>
       <c r="L34" s="7">
         <v>17</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
@@ -1888,78 +1888,78 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>22</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>22</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>23</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
@@ -1996,51 +1996,51 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>30</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>32</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>