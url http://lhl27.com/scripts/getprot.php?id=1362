--- v1 (2026-05-06)
+++ v2 (2026-07-27)
@@ -201,54 +201,54 @@
   <si>
     <t>Дутов Константин</t>
   </si>
   <si>
     <t>20:25</t>
   </si>
   <si>
     <t>40:41</t>
   </si>
   <si>
     <t>Шахматов Сергей</t>
   </si>
   <si>
     <t>26:48</t>
   </si>
   <si>
     <t>Доценко Владимир</t>
   </si>
   <si>
     <t>28:02</t>
   </si>
   <si>
     <t>Ивашкин Роман</t>
   </si>
   <si>
+    <t>Середа Андрей</t>
+  </si>
+  <si>
     <t>Троценко Антон</t>
-  </si>
-[...1 lines deleted...]
-    <t>Середа Андрей</t>
   </si>
   <si>
     <t>Куракин Григорий</t>
   </si>
   <si>
     <t>Борисов Егор</t>
   </si>
   <si>
     <t>Бессмертный Сергей</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Кошель Виталий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
@@ -1888,78 +1888,78 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>22</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>22</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>23</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>