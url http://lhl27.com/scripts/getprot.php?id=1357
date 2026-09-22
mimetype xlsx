--- v1 (2026-07-26)
+++ v2 (2026-09-22)
@@ -183,60 +183,60 @@
   <si>
     <t>Щеглов Олег</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Свирепые Пчелы»</t>
   </si>
   <si>
     <t>Федюнин Евгений</t>
   </si>
   <si>
     <t>08:40</t>
   </si>
   <si>
     <t>Рассказов Евгений</t>
   </si>
   <si>
     <t>10:05</t>
   </si>
   <si>
+    <t>Луговой Дмитрий</t>
+  </si>
+  <si>
+    <t>30:00</t>
+  </si>
+  <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
-    <t>30:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Матиенко Роман</t>
-  </si>
-[...1 lines deleted...]
-    <t>Луговой Дмитрий</t>
   </si>
   <si>
     <t>Найдишкин Петр</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Голубчик Игорь</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Храмцов Юрий</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>Светачев Андрей</t>
   </si>
@@ -1708,131 +1708,131 @@
         <v>27</v>
       </c>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7" t="s">
         <v>54</v>
       </c>
       <c r="O31" s="7">
         <v>33</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>30</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7" t="s">
         <v>56</v>
       </c>
       <c r="O32" s="7">
         <v>38</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>13</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7" t="s">
         <v>56</v>
       </c>
       <c r="O33" s="7">
         <v>38</v>
       </c>
       <c r="P33" s="7">
         <v>10</v>
       </c>
       <c r="Q33" s="7">
         <v>33</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>41</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>44</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>