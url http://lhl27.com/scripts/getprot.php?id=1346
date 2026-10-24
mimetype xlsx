--- v0 (2026-03-05)
+++ v1 (2026-10-24)
@@ -114,111 +114,111 @@
   <si>
     <t>Кильдюшкин Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>05:38</t>
   </si>
   <si>
     <t>25:03</t>
   </si>
   <si>
     <t>Шумков Илья</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>19:08</t>
   </si>
   <si>
     <t>36:52</t>
   </si>
   <si>
+    <t>Губкин Егор</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
+    <t>21:00</t>
+  </si>
+  <si>
+    <t>44:59</t>
+  </si>
+  <si>
     <t>Домбровский Владислав</t>
   </si>
   <si>
-    <t>Зщ</t>
-[...5 lines deleted...]
-    <t>44:59</t>
+    <t>30:35</t>
   </si>
   <si>
     <t>Садовников Сергей</t>
   </si>
   <si>
-    <t>30:35</t>
+    <t>31:28</t>
   </si>
   <si>
     <t>Варнаков Николай</t>
   </si>
   <si>
-    <t>31:28</t>
-[...4 lines deleted...]
-  <si>
     <t>33:52</t>
   </si>
   <si>
     <t>Дроздович Дмитрий</t>
   </si>
   <si>
     <t>Пышненко Артем</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Ресурс»</t>
   </si>
   <si>
     <t>38:47</t>
   </si>
   <si>
     <t>04:01</t>
   </si>
   <si>
     <t>08:42</t>
   </si>
   <si>
+    <t>Гребенюк Александр</t>
+  </si>
+  <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Яндола Константин</t>
-  </si>
-[...1 lines deleted...]
-    <t>Гребенюк Александр</t>
   </si>
   <si>
     <t>Большаков Артем</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -991,201 +991,201 @@
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H7" s="6">
         <v>3</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="6">
         <v>14</v>
       </c>
       <c r="L7" s="6">
         <v>22</v>
       </c>
       <c r="M7" s="8">
         <v>85</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="O7" s="6">
-        <v>87</v>
+        <v>15</v>
       </c>
       <c r="P7" s="6">
         <v>2</v>
       </c>
       <c r="Q7" s="6">
         <v>13</v>
       </c>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H8" s="6">
         <v>4</v>
       </c>
       <c r="I8" s="6"/>
       <c r="J8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="6">
         <v>68</v>
       </c>
       <c r="L8" s="6">
         <v>85</v>
       </c>
       <c r="M8" s="8">
         <v>0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6">
         <v>14</v>
       </c>
       <c r="P8" s="6">
         <v>2</v>
       </c>
       <c r="Q8" s="6">
         <v>11</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H9" s="6">
         <v>5</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="K9" s="6">
         <v>14</v>
       </c>
       <c r="L9" s="6">
         <v>68</v>
       </c>
       <c r="M9" s="8">
         <v>0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6">
         <v>14</v>
       </c>
       <c r="P9" s="6">
         <v>10</v>
       </c>
       <c r="Q9" s="6">
         <v>11</v>
       </c>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>68</v>
+        <v>22</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="H10" s="6">
         <v>6</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="K10" s="6">
         <v>15</v>
       </c>
       <c r="L10" s="6">
         <v>68</v>
       </c>
       <c r="M10" s="8">
         <v>0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>87</v>
+        <v>68</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="H11" s="6">
         <v>7</v>
       </c>
       <c r="I11" s="6"/>
       <c r="J11" s="6" t="s">
         <v>41</v>
       </c>
       <c r="K11" s="6">
         <v>19</v>
       </c>
       <c r="L11" s="6">
         <v>0</v>
       </c>
       <c r="M11" s="8">
         <v>0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
@@ -1758,115 +1758,115 @@
     <row r="35" spans="1:19">
       <c r="A35" s="7"/>
       <c r="B35" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>29</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>91</v>
+        <v>59</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>97</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>