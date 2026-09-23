--- v2 (2026-05-06)
+++ v3 (2026-09-23)
@@ -108,63 +108,63 @@
   <si>
     <t>00:45</t>
   </si>
   <si>
     <t>02:03</t>
   </si>
   <si>
     <t>02:15</t>
   </si>
   <si>
     <t>31:19</t>
   </si>
   <si>
     <t>Погребков Артем</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>12:03</t>
   </si>
   <si>
     <t>34:20</t>
   </si>
   <si>
+    <t>Мирошник Артем</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>14:00</t>
+  </si>
+  <si>
+    <t>34:47</t>
+  </si>
+  <si>
     <t>Ковехов Алексей</t>
-  </si>
-[...10 lines deleted...]
-    <t>Мирошник Артем</t>
   </si>
   <si>
     <t>26:00</t>
   </si>
   <si>
     <t>Питконовий Андрей</t>
   </si>
   <si>
     <t>38:50</t>
   </si>
   <si>
     <t>Бордаковский Александр</t>
   </si>
   <si>
     <t>44:58</t>
   </si>
   <si>
     <t>Учеваткин Максим</t>
   </si>
   <si>
     <t>Долгоруков Виктор</t>
   </si>
   <si>
     <t>Ширяев Вадим</t>
   </si>