--- v0 (2025-12-07)
+++ v1 (2026-07-27)
@@ -198,54 +198,54 @@
   <si>
     <t>16:50</t>
   </si>
   <si>
     <t>24:16</t>
   </si>
   <si>
     <t>Гальченко Станислав</t>
   </si>
   <si>
     <t>28:55</t>
   </si>
   <si>
     <t>Шленчак Александр</t>
   </si>
   <si>
     <t>Марачев Алексей</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
     <t>Ковалев Денис</t>
   </si>
   <si>
+    <t>Сапежников Владимир</t>
+  </si>
+  <si>
     <t>Шершнев Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Сапежников Владимир</t>
   </si>
   <si>
     <t>Кумыков Андрей</t>
   </si>
   <si>
     <t>Сапежников Алексей</t>
   </si>
   <si>
     <t>Деньгин Андрей</t>
   </si>
   <si>
     <t>Авилов Андрей</t>
   </si>
   <si>
     <t>Гущин Сергей</t>
   </si>
   <si>
     <t>Смирнов Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>