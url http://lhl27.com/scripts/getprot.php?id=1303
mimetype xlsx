--- v0 (2025-12-08)
+++ v1 (2026-05-06)
@@ -144,54 +144,54 @@
   <si>
     <t>Балакирев Владимир</t>
   </si>
   <si>
     <t>Пшеничнов Максим</t>
   </si>
   <si>
     <t>Соловьев Сергей</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Дюжов Илья</t>
   </si>
   <si>
     <t>Дюжов Михаил</t>
   </si>
   <si>
     <t>Султанов Эльшан</t>
   </si>
   <si>
+    <t>Дюжов Данил</t>
+  </si>
+  <si>
     <t>Афанасьев Михаил</t>
-  </si>
-[...1 lines deleted...]
-    <t>Дюжов Данил</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Транснефть»</t>
   </si>
   <si>
     <t>02:48</t>
   </si>
   <si>
     <t>34:26</t>
   </si>
   <si>
     <t>07:03</t>
   </si>
   <si>
     <t>18:17</t>
   </si>
   <si>
     <t>+2</t>
   </si>