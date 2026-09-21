--- v0 (2026-03-04)
+++ v1 (2026-09-21)
@@ -144,54 +144,54 @@
   <si>
     <t>27:16</t>
   </si>
   <si>
     <t>Калашников Валерий</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>43:15</t>
   </si>
   <si>
     <t>Щукин Павел</t>
   </si>
   <si>
     <t>Болибрух Иван</t>
   </si>
   <si>
     <t>Алексанян Сергей</t>
   </si>
   <si>
     <t>Вдовенко Андрей</t>
   </si>
   <si>
+    <t>Манкевич Артем</t>
+  </si>
+  <si>
     <t>Новоселов Егор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Манкевич Артем</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Барсы»</t>
   </si>
   <si>
     <t>Зинатулин Сергей</t>
   </si>
   <si>
     <t>05:02</t>
   </si>
   <si>
     <t>09:20</t>
   </si>
   <si>
     <t>Хоменко Евгений</t>
   </si>
   <si>
     <t>14:15</t>
   </si>