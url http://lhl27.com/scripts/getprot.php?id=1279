--- v1 (2026-03-05)
+++ v2 (2026-05-06)
@@ -165,54 +165,54 @@
   <si>
     <t>05:28</t>
   </si>
   <si>
     <t>22:25</t>
   </si>
   <si>
     <t>07:46</t>
   </si>
   <si>
     <t>Пиляк Артем</t>
   </si>
   <si>
     <t>Дьяконенко Иван</t>
   </si>
   <si>
     <t>Пасекин Владимир</t>
   </si>
   <si>
     <t>Прокопчик Николай</t>
   </si>
   <si>
     <t>Бичевой Денис</t>
   </si>
   <si>
+    <t>Перкун Алексей</t>
+  </si>
+  <si>
     <t>Кадыров Роман</t>
-  </si>
-[...1 lines deleted...]
-    <t>Перкун Алексей</t>
   </si>
   <si>
     <t>Федоренко Андрей</t>
   </si>
   <si>
     <t>Чу Вячеслав</t>
   </si>
   <si>
     <t>Кузнецов Александр</t>
   </si>
   <si>
     <t>Яцюк Виталий</t>
   </si>
   <si>
     <t>Садовников Андрей</t>
   </si>
   <si>
     <t>Рудукан Дмитрий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>