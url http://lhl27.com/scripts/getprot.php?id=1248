--- v1 (2026-05-04)
+++ v2 (2026-09-23)
@@ -96,60 +96,60 @@
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>11:37</t>
   </si>
   <si>
     <t>34:40</t>
   </si>
   <si>
     <t>26:46</t>
   </si>
   <si>
+    <t>Шумков Илья</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>Манилов Павел</t>
+  </si>
+  <si>
     <t>Пташник Богдан</t>
-  </si>
-[...7 lines deleted...]
-    <t>Манилов Павел</t>
   </si>
   <si>
     <t>Граб Мария</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Кукало Анастасия</t>
   </si>
   <si>
     <t>Трунова Наталья</t>
   </si>
   <si>
     <t>Сенякин Владислав</t>
   </si>
   <si>
     <t>Поваляев Родион</t>
   </si>
   <si>
     <t>Набиева Елена</t>
   </si>
   <si>
     <t>Юн Михаил</t>
   </si>
@@ -991,105 +991,105 @@
       <c r="H6" s="6">
         <v>2</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="K6" s="6">
         <v>12</v>
       </c>
       <c r="L6" s="6">
         <v>0</v>
       </c>
       <c r="M6" s="8">
         <v>0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="8"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">