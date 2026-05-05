--- v1 (2026-03-05)
+++ v2 (2026-05-05)
@@ -186,57 +186,57 @@
   <si>
     <t>13:14</t>
   </si>
   <si>
     <t>Петров Егор</t>
   </si>
   <si>
     <t>17:07</t>
   </si>
   <si>
     <t>Данилкин Сергей</t>
   </si>
   <si>
     <t>20:09</t>
   </si>
   <si>
     <t>Кочубей Дмитрий</t>
   </si>
   <si>
     <t>43:31</t>
   </si>
   <si>
     <t>Шешнев Дмитрий</t>
   </si>
   <si>
+    <t>Назаров Дмитрий</t>
+  </si>
+  <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>Лопухов Егор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Назаров Дмитрий</t>
   </si>
   <si>
     <t>Зеленский Кирилл</t>
   </si>
   <si>
     <t>Омельченко Александр</t>
   </si>
   <si>
     <t>Ащеулов Александр</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Нистор Евгений</t>
   </si>
   <si>
     <t>Михайлов Александр</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
@@ -1843,51 +1843,51 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>19</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>19</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
@@ -1897,51 +1897,51 @@
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>19</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>21</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>