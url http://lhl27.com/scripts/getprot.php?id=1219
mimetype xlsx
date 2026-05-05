--- v1 (2026-03-05)
+++ v2 (2026-05-05)
@@ -171,66 +171,66 @@
   <si>
     <t>03:25</t>
   </si>
   <si>
     <t>03:07</t>
   </si>
   <si>
     <t>Поденков Александр</t>
   </si>
   <si>
     <t>08:15</t>
   </si>
   <si>
     <t>18:29</t>
   </si>
   <si>
     <t>Федюнин Евгений</t>
   </si>
   <si>
     <t>13:45</t>
   </si>
   <si>
     <t>29:38</t>
   </si>
   <si>
+    <t>Луговой Дмитрий</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>+1</t>
+  </si>
+  <si>
+    <t>25:35</t>
+  </si>
+  <si>
+    <t>43:51</t>
+  </si>
+  <si>
     <t>Матиенко Роман</t>
-  </si>
-[...13 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Найдишкин Петр</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Голубчик Игорь</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Жилин Алексей</t>
   </si>
   <si>
     <t>Сабитов Алексей</t>
   </si>
@@ -1731,98 +1731,98 @@
       </c>
       <c r="O32" s="7">
         <v>25</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>5</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>41</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J33" s="7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K33" s="7">
         <v>94</v>
       </c>
       <c r="L33" s="7">
         <v>77</v>
       </c>
       <c r="M33" s="7">
         <v>70</v>
       </c>
       <c r="N33" s="7" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O33" s="7">
         <v>41</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>6</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>41</v>
       </c>
       <c r="B34" s="12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>44</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>