--- v1 (2026-03-05)
+++ v2 (2026-05-06)
@@ -123,66 +123,66 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>38:53</t>
   </si>
   <si>
     <t>Савченко Александр</t>
   </si>
   <si>
     <t>Питконовий Андрей</t>
   </si>
   <si>
     <t>Бордаковский Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Микулинский Владимир</t>
   </si>
   <si>
     <t>Учеваткин Максим</t>
   </si>
   <si>
+    <t>Ковалев Игорь</t>
+  </si>
+  <si>
     <t>Писарев Павел</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Кравчук Андрей</t>
   </si>
   <si>
     <t>Попов Евгений</t>
   </si>
   <si>
     <t>Оклей Станислав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ковалев Игорь</t>
   </si>
   <si>
     <t>Сенник Виктор</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Альфа»</t>
   </si>
   <si>
     <t>18:20</t>
   </si>
   <si>
     <t>16:10</t>
   </si>
   <si>
     <t>20:26</t>
   </si>
@@ -1043,51 +1043,51 @@
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
         <v>7</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O8" s="6">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="P8" s="6">
         <v>2</v>
       </c>
       <c r="Q8" s="6">
         <v>2</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>9</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="6"/>
@@ -1191,169 +1191,169 @@
       <c r="B13" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
         <v>32</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
         <v>32</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>87</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
@@ -1947,51 +1947,51 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>38</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>55</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
@@ -2109,51 +2109,51 @@
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
         <v>89</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
       <c r="G46" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" s="7">
         <v>92</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="14"/>