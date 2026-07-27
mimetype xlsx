--- v1 (2026-03-05)
+++ v2 (2026-07-27)
@@ -177,54 +177,54 @@
   <si>
     <t>Подкопаев Филипп</t>
   </si>
   <si>
     <t>11:37</t>
   </si>
   <si>
     <t>4-13</t>
   </si>
   <si>
     <t>Петросян Александр</t>
   </si>
   <si>
     <t>28:24</t>
   </si>
   <si>
     <t>21-51</t>
   </si>
   <si>
     <t>Аксиненко Олег</t>
   </si>
   <si>
     <t>Кретов Максим</t>
   </si>
   <si>
+    <t>Батеев Владимир</t>
+  </si>
+  <si>
     <t>Кашкин Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Батеев Владимир</t>
   </si>
   <si>
     <t>Телепнев Валентин</t>
   </si>
   <si>
     <t>Баськов Денис</t>
   </si>
   <si>
     <t>Лазутин Юрий</t>
   </si>
   <si>
     <t>Бондаренко Тарас</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 