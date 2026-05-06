--- v0 (2025-12-07)
+++ v1 (2026-05-06)
@@ -114,54 +114,54 @@
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>28:32</t>
   </si>
   <si>
     <t>Шленчак Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Марачев Алексей</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Ковалев Денис</t>
   </si>
   <si>
+    <t>Сапежников Владимир</t>
+  </si>
+  <si>
     <t>Шершнев Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Сапежников Владимир</t>
   </si>
   <si>
     <t>Кумыков Андрей</t>
   </si>
   <si>
     <t>Сапежников Алексей</t>
   </si>
   <si>
     <t>Авилов Андрей</t>
   </si>
   <si>
     <t>Гущин Сергей</t>
   </si>
   <si>
     <t>Смирнов Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Олимпия»</t>
   </si>