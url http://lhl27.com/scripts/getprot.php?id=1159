--- v1 (2026-03-05)
+++ v2 (2026-07-28)
@@ -177,54 +177,54 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Центурион»</t>
   </si>
   <si>
     <t>Ищенко Павел</t>
   </si>
   <si>
     <t>24:48</t>
   </si>
   <si>
     <t>Зевахин Александр</t>
   </si>
   <si>
     <t>28:22</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>Вяткин Алексей</t>
   </si>
   <si>
+    <t>Селихов Алексей</t>
+  </si>
+  <si>
     <t>Черкес Кирилл</t>
-  </si>
-[...1 lines deleted...]
-    <t>Селихов Алексей</t>
   </si>
   <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
     <t>Стиба Евгений</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Скляров Артем</t>
   </si>
   <si>
     <t>Левицкий Алексей</t>
   </si>
   <si>
     <t>Сахно Павел</t>
   </si>
   <si>
     <t>Швец Александр</t>
   </si>
   <si>
     <t>Мишустин Юрий</t>
   </si>