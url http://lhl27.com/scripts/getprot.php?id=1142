--- v1 (2026-03-04)
+++ v2 (2026-05-05)
@@ -153,54 +153,54 @@
   <si>
     <t>Тучин Иван</t>
   </si>
   <si>
     <t>Жульмагамбетов Сергей</t>
   </si>
   <si>
     <t>Иванов Александр</t>
   </si>
   <si>
     <t>Дроздов Владислав</t>
   </si>
   <si>
     <t>Гутик Сергей</t>
   </si>
   <si>
     <t>Обоймов Александр</t>
   </si>
   <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
     <t>Дедковский Сергей</t>
   </si>
   <si>
+    <t>Кирьяк Сергей</t>
+  </si>
+  <si>
     <t>Казаченко Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кирьяк Сергей</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Крылья Востока»</t>
   </si>
   <si>
     <t>Давыдов Алексей</t>
   </si>
   <si>
     <t>21:56</t>
   </si>
   <si>
     <t>Боровиков Виталий</t>
   </si>
   <si>
     <t>31:24</t>
   </si>