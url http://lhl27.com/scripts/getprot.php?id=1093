--- v1 (2026-03-03)
+++ v2 (2026-04-20)
@@ -201,66 +201,66 @@
   <si>
     <t>34:07</t>
   </si>
   <si>
     <t>Питконовий Андрей</t>
   </si>
   <si>
     <t>36:34</t>
   </si>
   <si>
     <t>Бордаковский Александр</t>
   </si>
   <si>
     <t>38:06</t>
   </si>
   <si>
     <t>Микулинский Владимир</t>
   </si>
   <si>
     <t>39:36</t>
   </si>
   <si>
     <t>Учеваткин Максим</t>
   </si>
   <si>
+    <t>Ковалев Игорь</t>
+  </si>
+  <si>
     <t>Писарев Павел</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Попов Евгений</t>
   </si>
   <si>
     <t>Оклей Станислав</t>
   </si>
   <si>
     <t>Евсеев Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ковалев Игорь</t>
   </si>
   <si>
     <t>Сенник Виктор</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -1932,159 +1932,159 @@
       <c r="B38" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>62</v>
+        <v>28</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="B40" s="12" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">