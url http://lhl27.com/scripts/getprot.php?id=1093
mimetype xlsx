--- v2 (2026-04-20)
+++ v3 (2026-06-17)
@@ -120,54 +120,54 @@
   <si>
     <t>21:18</t>
   </si>
   <si>
     <t>Дружков Станислав</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>31:20</t>
   </si>
   <si>
     <t>Третьяков Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Болоцкий Александр</t>
   </si>
   <si>
     <t>Базив Богдан</t>
   </si>
   <si>
+    <t>Тучин Иван</t>
+  </si>
+  <si>
     <t>Миронов Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Тучин Иван</t>
   </si>
   <si>
     <t>Непомнящий Виталий</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Родионов Сергей</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
     <t>Грудинин Константин</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
@@ -1178,78 +1178,78 @@
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>24</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>24</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>57</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>