--- v0 (2025-12-07)
+++ v1 (2026-09-22)
@@ -180,54 +180,54 @@
   <si>
     <t>16:40</t>
   </si>
   <si>
     <t>1:30</t>
   </si>
   <si>
     <t>Зевахин Александр</t>
   </si>
   <si>
     <t>20:14</t>
   </si>
   <si>
     <t>9:09</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>32:20</t>
   </si>
   <si>
     <t>Вяткин Алексей</t>
   </si>
   <si>
+    <t>Черкес Кирилл</t>
+  </si>
+  <si>
     <t>Селихов Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Черкес Кирилл</t>
   </si>
   <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
     <t>Стиба Евгений</t>
   </si>
   <si>
     <t>Франчук Михаил</t>
   </si>
   <si>
     <t>Зырянов Андрей</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Левицкий Алексей</t>
   </si>
   <si>
     <t>Сахно Павел</t>
   </si>
   <si>
     <t>Швец Александр</t>
   </si>