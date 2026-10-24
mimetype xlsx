--- v0 (2026-03-03)
+++ v1 (2026-10-24)
@@ -177,60 +177,60 @@
   <si>
     <t>Федоренко Роман</t>
   </si>
   <si>
     <t>Левицкий Борис</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Торнадо»</t>
   </si>
   <si>
     <t>04:40</t>
   </si>
   <si>
     <t>13:40</t>
   </si>
   <si>
+    <t>Катрич Дмитрий</t>
+  </si>
+  <si>
+    <t>06:38</t>
+  </si>
+  <si>
+    <t>19:38</t>
+  </si>
+  <si>
     <t>Агапов Виктор</t>
-  </si>
-[...7 lines deleted...]
-    <t>Катрич Дмитрий</t>
   </si>
   <si>
     <t>26:15</t>
   </si>
   <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>27:30</t>
   </si>
   <si>
     <t>31:00</t>
   </si>
   <si>
     <t>Семендяев Евгений</t>
   </si>
   <si>
     <t>35:11</t>
   </si>
   <si>
     <t>37:00</t>
   </si>
   <si>
     <t>Чеклуев Сергей</t>
   </si>
@@ -1716,106 +1716,106 @@
         <v>19</v>
       </c>
       <c r="L30" s="7">
         <v>0</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>52</v>
       </c>
       <c r="O30" s="7">
         <v>71</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>9</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>54</v>
       </c>
       <c r="K31" s="7">
         <v>17</v>
       </c>
       <c r="L31" s="7">
         <v>19</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>55</v>
       </c>
       <c r="O31" s="7">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>8</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>57</v>
       </c>
       <c r="K32" s="7">
         <v>7</v>
       </c>
       <c r="L32" s="7">
         <v>52</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>32</v>
       </c>
       <c r="O32" s="7">
         <v>25</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>