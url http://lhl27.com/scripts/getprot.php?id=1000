--- v0 (2026-03-24)
+++ v1 (2026-05-26)
@@ -108,62 +108,62 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>25:00</t>
   </si>
   <si>
     <t>01:32</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>43:49</t>
   </si>
   <si>
     <t>Акимкин Александр</t>
   </si>
   <si>
     <t>Трухачев Юрий</t>
   </si>
   <si>
     <t>Шупилов Петр</t>
   </si>
   <si>
+    <t>Литвинов Вадим</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Горбань Андрей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
-    <t>Литвинов Вадим</t>
-[...4 lines deleted...]
-  <si>
     <t>Чернухин Егор</t>
   </si>
   <si>
     <t>Мерк Иван</t>
   </si>
   <si>
     <t>Борченко Максим</t>
   </si>
   <si>
     <t>Бондарь Николай</t>
   </si>
   <si>
     <t>Чечелев Егор</t>
   </si>
   <si>
     <t>Деряев Денис</t>
   </si>
   <si>
     <t>Сназинов Вадим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
@@ -183,54 +183,54 @@
   <si>
     <t>Ковалёв Владимир</t>
   </si>
   <si>
     <t>33:22</t>
   </si>
   <si>
     <t>28:15</t>
   </si>
   <si>
     <t>Петросян Александр</t>
   </si>
   <si>
     <t>Аксиненко Олег</t>
   </si>
   <si>
     <t>Ковалёв Константин</t>
   </si>
   <si>
     <t>Добродеев Руслан</t>
   </si>
   <si>
     <t>Телепнев Валентин</t>
   </si>
   <si>
+    <t>Баськов Денис</t>
+  </si>
+  <si>
     <t>Лазутин Юрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Баськов Денис</t>
   </si>
   <si>
     <t>Бондаренко Тарас</t>
   </si>
   <si>
     <t>Семенов Андрей</t>
   </si>
   <si>
     <t>Веремеенко Денис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1197,51 +1197,51 @@
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>53</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>91</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
@@ -1278,51 +1278,51 @@
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>98</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5"/>
       <c r="B19" s="12"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
@@ -1662,78 +1662,78 @@
       </c>
       <c r="O31" s="7">
         <v>40</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>2</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>20</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>26</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>61</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
@@ -1770,105 +1770,105 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>79</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>83</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>83</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>88</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>